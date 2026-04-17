--- v0 (2026-03-02)
+++ v1 (2026-04-17)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="914">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="918">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Junior</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1035761:typeValue:102</t>
   </si>
   <si>
     <t>1035761:typeValue:103</t>
   </si>
   <si>
     <t>1035761:typeValue:104</t>
   </si>
   <si>
     <t>1035761:typeValue:107</t>
   </si>
   <si>
@@ -221,50 +221,53 @@
   <si>
     <t>Ancaster High School - HWDSB (SOAN)</t>
   </si>
   <si>
     <t>Anderson CVI (ACVI)</t>
   </si>
   <si>
     <t>Ange-Gabriel (AGGA)</t>
   </si>
   <si>
     <t>Appleby College (AC)</t>
   </si>
   <si>
     <t>Arc-en-ciel (AEC)</t>
   </si>
   <si>
     <t>Arch Steet (ARST)</t>
   </si>
   <si>
     <t>Arnprior (ARNP)</t>
   </si>
   <si>
     <t>Arnprior Dhs - Arnprior (EOAR)</t>
   </si>
   <si>
+    <t>Arthur Voaden Secondary School (AVSS)</t>
+  </si>
+  <si>
     <t>Ashbury College (NCAC)</t>
   </si>
   <si>
     <t>Ashbury College - Ottawa (NCAC)</t>
   </si>
   <si>
     <t>Assumption School (CWAS)</t>
   </si>
   <si>
     <t>Athens District High School (EOAT)</t>
   </si>
   <si>
     <t>Athletiques International (ATHL)</t>
   </si>
   <si>
     <t>Athlétisme ÉSC Saint-François-Xavier Sarnia (ESFX)</t>
   </si>
   <si>
     <t>Atikokan H.S. (AHS)</t>
   </si>
   <si>
     <t>Aurora High (AHS)</t>
   </si>
   <si>
     <t>AY Jackson (NCJA)</t>
@@ -422,50 +425,53 @@
   <si>
     <t>Brockville CI - Brockville (EOBV)</t>
   </si>
   <si>
     <t>Brooke Central (BROCT)</t>
   </si>
   <si>
     <t>Brookfield H.S. - Ottawa (NCBR)</t>
   </si>
   <si>
     <t>Brooklin High School (BROOK)</t>
   </si>
   <si>
     <t>Bruce Peninsula District School (BPDS)</t>
   </si>
   <si>
     <t>Buccaneers (BUCS)</t>
   </si>
   <si>
     <t>C. W. Jefferys Collegiate Institute (CWJC)</t>
   </si>
   <si>
     <t>Cairine Wilson - Ottawa (NCCW)</t>
   </si>
   <si>
+    <t>Calvary Christian High School (CCHS)</t>
+  </si>
+  <si>
     <t>Calvary Christian High School - Franktown (CCHSF)</t>
   </si>
   <si>
     <t>Cameron Heights C.I. (CHCI)</t>
   </si>
   <si>
     <t>Campbellford Dhs -campbellford (COCA)</t>
   </si>
   <si>
     <t>Canterbury - Ottawa (NCCA)</t>
   </si>
   <si>
     <t>Canterbury High School (CNBY)</t>
   </si>
   <si>
     <t>Cardinal Ambrozic CSS (CAMBZ)</t>
   </si>
   <si>
     <t>Cardinal Carter (SWCC)</t>
   </si>
   <si>
     <t>Cardinal Carter Catholic High School (CCHS)</t>
   </si>
   <si>
     <t>Cardinal Leger (CARDL)</t>
@@ -1046,50 +1052,53 @@
   <si>
     <t>Galt Collegiate Institute (GCI)</t>
   </si>
   <si>
     <t>Gananoque SS - Gananoque (EOGA)</t>
   </si>
   <si>
     <t>Garneau (NCGA)</t>
   </si>
   <si>
     <t>Garth Webb SS (GHGW)</t>
   </si>
   <si>
     <t>General Amherst (SWAM)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
   </si>
   <si>
     <t>Georgian Bay Community School (GBCS)</t>
   </si>
   <si>
+    <t>Georgian Bay District Secondary (GBDSS)</t>
+  </si>
+  <si>
     <t>Georgian Bay District Secondary School (GBSS)</t>
   </si>
   <si>
     <t>Geraldton C.H.S. (GCHS)</t>
   </si>
   <si>
     <t>Gisèle-Lalonde - Ottawa (NCGI)</t>
   </si>
   <si>
     <t>Glashan (GLAS)</t>
   </si>
   <si>
     <t>Glebe Collegiate - Ottawa (NCGL)</t>
   </si>
   <si>
     <t>Glencoe District High School (GAELS)</t>
   </si>
   <si>
     <t>Glendale High School (WOGD)</t>
   </si>
   <si>
     <t>Glendale High School (WOSSAA) (GHS)</t>
   </si>
   <si>
     <t>Glendale S.S. - HWDSB (SOGD)</t>
@@ -1407,50 +1416,53 @@
     <t>Lakeshore Catholic (SOLA)</t>
   </si>
   <si>
     <t>Lakewood I.S. (LIS)</t>
   </si>
   <si>
     <t>Lambton Central (SWLC)</t>
   </si>
   <si>
     <t>Lambton Central Novice Girls (LCNG)</t>
   </si>
   <si>
     <t>Lambton Kent (SWLK)</t>
   </si>
   <si>
     <t>Lambton Kent Composite School (LKCS)</t>
   </si>
   <si>
     <t>Lamothe Cadillac (SWCA)</t>
   </si>
   <si>
     <t>Lamoureux (LAMO)</t>
   </si>
   <si>
     <t>LaSalle S.S. (LAS)</t>
+  </si>
+  <si>
+    <t>Lasalle Secondary School (LAS)</t>
   </si>
   <si>
     <t>Laura Secord (LUSD)</t>
   </si>
   <si>
     <t>Laurel Heights Secondary School (CWLH)</t>
   </si>
   <si>
     <t>Laurier Rams (SWL)</t>
   </si>
   <si>
     <t>Laurier-Carrière (LAUC)</t>
   </si>
   <si>
     <t>Lawrence Park C.I. (LPCI)</t>
   </si>
   <si>
     <t>Leamington Secondary (SWLM)</t>
   </si>
   <si>
     <t>Leaside High School - Lancers (LHSL)</t>
   </si>
   <si>
     <t>Les Couguars de l'Ecole secondaire (COUG)</t>
   </si>
@@ -3725,58 +3737,58 @@
       <c r="L29" s="2"/>
       <c r="DB29" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="H30" s="2"/>
       <c r="J30" s="2"/>
       <c r="L30" s="2"/>
       <c r="DB30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="H31" s="2"/>
       <c r="J31" s="2"/>
       <c r="L31" s="2"/>
       <c r="DB31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="H32" s="2"/>
       <c r="J32" s="2"/>
       <c r="L32" s="2"/>
+      <c r="DB32" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="H33" s="2"/>
       <c r="J33" s="2"/>
       <c r="L33" s="2"/>
-      <c r="DB33" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="34" spans="1:108">
       <c r="H34" s="2"/>
       <c r="J34" s="2"/>
       <c r="L34" s="2"/>
       <c r="DB34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="H35" s="2"/>
       <c r="J35" s="2"/>
       <c r="L35" s="2"/>
       <c r="DB35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="H36" s="2"/>
       <c r="J36" s="2"/>
       <c r="L36" s="2"/>
       <c r="DB36" t="s">
         <v>75</v>
       </c>
     </row>
@@ -9274,83 +9286,95 @@
       <c r="L723" s="2"/>
       <c r="DB723" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="724" spans="1:108">
       <c r="H724" s="2"/>
       <c r="J724" s="2"/>
       <c r="L724" s="2"/>
       <c r="DB724" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="725" spans="1:108">
       <c r="H725" s="2"/>
       <c r="J725" s="2"/>
       <c r="L725" s="2"/>
       <c r="DB725" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="726" spans="1:108">
       <c r="H726" s="2"/>
       <c r="J726" s="2"/>
       <c r="L726" s="2"/>
+      <c r="DB726" t="s">
+        <v>765</v>
+      </c>
     </row>
     <row r="727" spans="1:108">
       <c r="H727" s="2"/>
       <c r="J727" s="2"/>
       <c r="L727" s="2"/>
+      <c r="DB727" t="s">
+        <v>766</v>
+      </c>
     </row>
     <row r="728" spans="1:108">
       <c r="H728" s="2"/>
       <c r="J728" s="2"/>
       <c r="L728" s="2"/>
       <c r="DB728" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="729" spans="1:108">
       <c r="H729" s="2"/>
       <c r="J729" s="2"/>
       <c r="L729" s="2"/>
+      <c r="DB729" t="s">
+        <v>768</v>
+      </c>
     </row>
     <row r="730" spans="1:108">
       <c r="H730" s="2"/>
       <c r="J730" s="2"/>
       <c r="L730" s="2"/>
     </row>
     <row r="731" spans="1:108">
       <c r="H731" s="2"/>
       <c r="J731" s="2"/>
       <c r="L731" s="2"/>
     </row>
     <row r="732" spans="1:108">
       <c r="H732" s="2"/>
       <c r="J732" s="2"/>
       <c r="L732" s="2"/>
+      <c r="DB732" t="s">
+        <v>769</v>
+      </c>
     </row>
     <row r="733" spans="1:108">
       <c r="H733" s="2"/>
       <c r="J733" s="2"/>
       <c r="L733" s="2"/>
     </row>
     <row r="734" spans="1:108">
       <c r="H734" s="2"/>
       <c r="J734" s="2"/>
       <c r="L734" s="2"/>
     </row>
     <row r="735" spans="1:108">
       <c r="H735" s="2"/>
       <c r="J735" s="2"/>
       <c r="L735" s="2"/>
     </row>
     <row r="736" spans="1:108">
       <c r="H736" s="2"/>
       <c r="J736" s="2"/>
       <c r="L736" s="2"/>
     </row>
     <row r="737" spans="1:108">
       <c r="H737" s="2"/>
       <c r="J737" s="2"/>
       <c r="L737" s="2"/>
@@ -9362,77 +9386,65 @@
     </row>
     <row r="739" spans="1:108">
       <c r="H739" s="2"/>
       <c r="J739" s="2"/>
       <c r="L739" s="2"/>
     </row>
     <row r="740" spans="1:108">
       <c r="H740" s="2"/>
       <c r="J740" s="2"/>
       <c r="L740" s="2"/>
     </row>
     <row r="741" spans="1:108">
       <c r="H741" s="2"/>
       <c r="J741" s="2"/>
       <c r="L741" s="2"/>
     </row>
     <row r="742" spans="1:108">
       <c r="H742" s="2"/>
       <c r="J742" s="2"/>
       <c r="L742" s="2"/>
     </row>
     <row r="743" spans="1:108">
       <c r="H743" s="2"/>
       <c r="J743" s="2"/>
       <c r="L743" s="2"/>
-      <c r="DB743" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="744" spans="1:108">
       <c r="H744" s="2"/>
       <c r="J744" s="2"/>
       <c r="L744" s="2"/>
-      <c r="DB744" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="745" spans="1:108">
       <c r="H745" s="2"/>
       <c r="J745" s="2"/>
       <c r="L745" s="2"/>
-      <c r="DB745" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="746" spans="1:108">
       <c r="H746" s="2"/>
       <c r="J746" s="2"/>
       <c r="L746" s="2"/>
-      <c r="DB746" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="747" spans="1:108">
       <c r="H747" s="2"/>
       <c r="J747" s="2"/>
       <c r="L747" s="2"/>
       <c r="DB747" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="748" spans="1:108">
       <c r="H748" s="2"/>
       <c r="J748" s="2"/>
       <c r="L748" s="2"/>
       <c r="DB748" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="749" spans="1:108">
       <c r="H749" s="2"/>
       <c r="J749" s="2"/>
       <c r="L749" s="2"/>
       <c r="DB749" t="s">
         <v>772</v>
       </c>
     </row>
@@ -10546,65 +10558,77 @@
       <c r="L888" s="2"/>
       <c r="DB888" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="889" spans="1:108">
       <c r="H889" s="2"/>
       <c r="J889" s="2"/>
       <c r="L889" s="2"/>
       <c r="DB889" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="890" spans="1:108">
       <c r="H890" s="2"/>
       <c r="J890" s="2"/>
       <c r="L890" s="2"/>
       <c r="DB890" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="891" spans="1:108">
       <c r="H891" s="2"/>
       <c r="J891" s="2"/>
       <c r="L891" s="2"/>
+      <c r="DB891" t="s">
+        <v>914</v>
+      </c>
     </row>
     <row r="892" spans="1:108">
       <c r="H892" s="2"/>
       <c r="J892" s="2"/>
       <c r="L892" s="2"/>
+      <c r="DB892" t="s">
+        <v>915</v>
+      </c>
     </row>
     <row r="893" spans="1:108">
       <c r="H893" s="2"/>
       <c r="J893" s="2"/>
       <c r="L893" s="2"/>
+      <c r="DB893" t="s">
+        <v>916</v>
+      </c>
     </row>
     <row r="894" spans="1:108">
       <c r="H894" s="2"/>
       <c r="J894" s="2"/>
       <c r="L894" s="2"/>
+      <c r="DB894" t="s">
+        <v>917</v>
+      </c>
     </row>
     <row r="895" spans="1:108">
       <c r="H895" s="2"/>
       <c r="J895" s="2"/>
       <c r="L895" s="2"/>
     </row>
     <row r="896" spans="1:108">
       <c r="H896" s="2"/>
       <c r="J896" s="2"/>
       <c r="L896" s="2"/>
     </row>
     <row r="897" spans="1:108">
       <c r="H897" s="2"/>
       <c r="J897" s="2"/>
       <c r="L897" s="2"/>
     </row>
     <row r="898" spans="1:108">
       <c r="H898" s="2"/>
       <c r="J898" s="2"/>
       <c r="L898" s="2"/>
     </row>
     <row r="899" spans="1:108">
       <c r="H899" s="2"/>
       <c r="J899" s="2"/>
       <c r="L899" s="2"/>
@@ -11103,51 +11127,51 @@
       <c r="H998" s="2"/>
       <c r="J998" s="2"/>
       <c r="L998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="H999" s="2"/>
       <c r="J999" s="2"/>
       <c r="L999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="H1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$890</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$894</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DC$1:$DC$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>